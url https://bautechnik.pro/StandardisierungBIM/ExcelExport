--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aeaa32603ca471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/618a4ce31cfd43ba84392db13eaa1de7.psmdcp" Id="Rd2a2f1d5245748e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e7963925ba4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd5da3a0e91140c3a2565db5f88e16c5.psmdcp" Id="R0df68da67ccd4595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>