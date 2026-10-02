--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0e7963925ba4fe0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd5da3a0e91140c3a2565db5f88e16c5.psmdcp" Id="R0df68da67ccd4595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773260c45c6841cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5644046139dc4695ae230599405d55b7.psmdcp" Id="R6e2a55125e174f6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>