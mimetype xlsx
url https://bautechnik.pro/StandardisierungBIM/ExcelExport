--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R773260c45c6841cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5644046139dc4695ae230599405d55b7.psmdcp" Id="R6e2a55125e174f6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005d742204d54b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85da5fe295c2447c86ae093339153fa2.psmdcp" Id="R8e20ccccc9b94b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Einreichungen" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="221" uniqueCount="221">
   <x:si>
     <x:t>ID</x:t>
   </x:si>
   <x:si>
     <x:t>Institution</x:t>
   </x:si>
   <x:si>